--- v1 (2026-02-05)
+++ v2 (2026-06-10)
@@ -506,631 +506,631 @@
         <is>
           <t>Photovoltaik</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Abfall</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Windenergie</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Sonstige konventionelle Energien</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2015</v>
       </c>
       <c r="B2" t="n">
-        <v>0.6277067671615315</v>
+        <v>0.498393871063757</v>
       </c>
       <c r="C2" t="n">
-        <v>1</v>
+        <v>0.998053515925596</v>
       </c>
       <c r="D2" t="n">
-        <v>0.6009579527981173</v>
+        <v>0.603426068565285</v>
       </c>
       <c r="E2" t="n">
-        <v>0.8239631431030019</v>
+        <v>0.750422043712961</v>
       </c>
       <c r="F2" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.795168674930872</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.06446478312773581</v>
       </c>
       <c r="I2" t="n">
-        <v>0.1642347616681932</v>
+        <v>0.09457272948460831</v>
       </c>
       <c r="J2" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.357590228559828</v>
       </c>
       <c r="K2" t="n">
-        <v>0.6817234779936741</v>
+        <v>0.745935363023246</v>
       </c>
       <c r="L2" t="n">
-        <v>0.5135589408042635</v>
+        <v>0.373920588145399</v>
       </c>
       <c r="M2" t="n">
-        <v>0.7529123932662551</v>
+        <v>0.663415979258373</v>
       </c>
       <c r="N2" t="n">
-        <v>0.4418235354881628</v>
+        <v>0.430621994063979</v>
       </c>
       <c r="O2" t="n">
-        <v>0.8713921373475989</v>
+        <v>0.734792443698414</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2016</v>
       </c>
       <c r="B3" t="n">
-        <v>0.6179424834073346</v>
+        <v>0.499794558329994</v>
       </c>
       <c r="C3" t="n">
-        <v>1</v>
+        <v>0.998053515925596</v>
       </c>
       <c r="D3" t="n">
-        <v>0.635450169501053</v>
+        <v>0.632474010411979</v>
       </c>
       <c r="E3" t="n">
-        <v>0.8239631431030019</v>
+        <v>0.735268058439241</v>
       </c>
       <c r="F3" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.819295806995654</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.06446478312773581</v>
       </c>
       <c r="I3" t="n">
-        <v>0.1713538652467941</v>
+        <v>0.094447847395011</v>
       </c>
       <c r="J3" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.357590228559828</v>
       </c>
       <c r="K3" t="n">
-        <v>0.6821122576282478</v>
+        <v>0.74218906656621</v>
       </c>
       <c r="L3" t="n">
-        <v>0.5116253731023789</v>
+        <v>0.373514292978248</v>
       </c>
       <c r="M3" t="n">
-        <v>0.7529123932662551</v>
+        <v>0.645231133525645</v>
       </c>
       <c r="N3" t="n">
-        <v>0.4434449498750244</v>
+        <v>0.428711137270908</v>
       </c>
       <c r="O3" t="n">
-        <v>0.8548377510994889</v>
+        <v>0.734502298191486</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2017</v>
       </c>
       <c r="B4" t="n">
-        <v>0.6181853328424951</v>
+        <v>0.49734359217313</v>
       </c>
       <c r="C4" t="n">
-        <v>1</v>
+        <v>0.998053865601108</v>
       </c>
       <c r="D4" t="n">
-        <v>0.635450169501053</v>
+        <v>0.632114144777754</v>
       </c>
       <c r="E4" t="n">
-        <v>0.8087020623979617</v>
+        <v>0.673881103389118</v>
       </c>
       <c r="F4" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.817035726749898</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.06446478312773581</v>
       </c>
       <c r="I4" t="n">
-        <v>0.1698402439372584</v>
+        <v>0.0952037234159242</v>
       </c>
       <c r="J4" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.357590228559828</v>
       </c>
       <c r="K4" t="n">
-        <v>0.6821080677115996</v>
+        <v>0.7475842960621309</v>
       </c>
       <c r="L4" t="n">
-        <v>0.5128680660224625</v>
+        <v>0.374834198419091</v>
       </c>
       <c r="M4" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.660432879834211</v>
       </c>
       <c r="N4" t="n">
-        <v>0.4692119622744571</v>
+        <v>0.449058302313023</v>
       </c>
       <c r="O4" t="n">
-        <v>0.8548377510994889</v>
+        <v>0.736602957027322</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2018</v>
       </c>
       <c r="B5" t="n">
-        <v>0.6177004164895307</v>
+        <v>0.491856595727684</v>
       </c>
       <c r="C5" t="n">
-        <v>1</v>
+        <v>0.998053865601108</v>
       </c>
       <c r="D5" t="n">
-        <v>0.635450169501053</v>
+        <v>0.628401696362672</v>
       </c>
       <c r="E5" t="n">
-        <v>0.7620977128594679</v>
+        <v>0.685401982647589</v>
       </c>
       <c r="F5" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.810277900376916</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.06446478312773581</v>
       </c>
       <c r="I5" t="n">
-        <v>0.1712010334601858</v>
+        <v>0.0952215555755965</v>
       </c>
       <c r="J5" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.357590228559828</v>
       </c>
       <c r="K5" t="n">
-        <v>0.6824564815219086</v>
+        <v>0.746007235248634</v>
       </c>
       <c r="L5" t="n">
-        <v>0.5155440974835755</v>
+        <v>0.378421834510178</v>
       </c>
       <c r="M5" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.660432879834211</v>
       </c>
       <c r="N5" t="n">
-        <v>0.4702183429113648</v>
+        <v>0.446076658665513</v>
       </c>
       <c r="O5" t="n">
-        <v>0.8481170643500138</v>
+        <v>0.73488619653792</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2019</v>
       </c>
       <c r="B6" t="n">
-        <v>0.6192490977980833</v>
+        <v>0.492414980888329</v>
       </c>
       <c r="C6" t="n">
-        <v>1</v>
+        <v>0.998053865601108</v>
       </c>
       <c r="D6" t="n">
-        <v>0.6321991190608386</v>
+        <v>0.62043705193514</v>
       </c>
       <c r="E6" t="n">
-        <v>0.7724462310797742</v>
+        <v>0.660024578357912</v>
       </c>
       <c r="F6" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.804180803573601</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.1131648434553</v>
       </c>
       <c r="I6" t="n">
-        <v>0.1768917029429035</v>
+        <v>0.0955707255055539</v>
       </c>
       <c r="J6" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.357882080000485</v>
       </c>
       <c r="K6" t="n">
-        <v>0.6827906656533402</v>
+        <v>0.744108176150167</v>
       </c>
       <c r="L6" t="n">
-        <v>0.5219967155759521</v>
+        <v>0.387125457634729</v>
       </c>
       <c r="M6" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.666826385561412</v>
       </c>
       <c r="N6" t="n">
-        <v>0.4679573014186297</v>
+        <v>0.447039736768693</v>
       </c>
       <c r="O6" t="n">
-        <v>0.8481170643500138</v>
+        <v>0.732096616784306</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2020</v>
       </c>
       <c r="B7" t="n">
-        <v>0.6192490977980833</v>
+        <v>0.492676142585056</v>
       </c>
       <c r="C7" t="n">
-        <v>1</v>
+        <v>0.998053865601108</v>
       </c>
       <c r="D7" t="n">
-        <v>0.6225446475814047</v>
+        <v>0.616393202938823</v>
       </c>
       <c r="E7" t="n">
-        <v>0.7815578444923255</v>
+        <v>0.696830317986998</v>
       </c>
       <c r="F7" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.801230799934942</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.1131648434553</v>
       </c>
       <c r="I7" t="n">
-        <v>0.1768917029429035</v>
+        <v>0.09580970379117899</v>
       </c>
       <c r="J7" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.363472872313277</v>
       </c>
       <c r="K7" t="n">
-        <v>0.6827906656533402</v>
+        <v>0.709805279986757</v>
       </c>
       <c r="L7" t="n">
-        <v>0.5219968171368969</v>
+        <v>0.395889153983975</v>
       </c>
       <c r="M7" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.665623213111336</v>
       </c>
       <c r="N7" t="n">
-        <v>0.4679573014186297</v>
+        <v>0.45031597999339</v>
       </c>
       <c r="O7" t="n">
-        <v>0.8481170643500138</v>
+        <v>0.733250815759356</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2021</v>
       </c>
       <c r="B8" t="n">
-        <v>0.6192490977980833</v>
+        <v>0.492622213683413</v>
       </c>
       <c r="C8" t="n">
-        <v>1</v>
+        <v>0.997939275650052</v>
       </c>
       <c r="D8" t="n">
-        <v>0.6225446475814047</v>
+        <v>0.611474672825333</v>
       </c>
       <c r="E8" t="n">
-        <v>0.7815578444923255</v>
+        <v>0.621805070242592</v>
       </c>
       <c r="F8" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.801721545175837</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.1131648434553</v>
       </c>
       <c r="I8" t="n">
-        <v>0.1768917029429035</v>
+        <v>0.09541184022331781</v>
       </c>
       <c r="J8" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.363472872313277</v>
       </c>
       <c r="K8" t="n">
-        <v>0.6827906656533402</v>
+        <v>0.706673667089858</v>
       </c>
       <c r="L8" t="n">
-        <v>0.5219968171368969</v>
+        <v>0.395063107568675</v>
       </c>
       <c r="M8" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.665623213111336</v>
       </c>
       <c r="N8" t="n">
-        <v>0.4679573014186297</v>
+        <v>0.458514333453668</v>
       </c>
       <c r="O8" t="n">
-        <v>0.8481170643500138</v>
+        <v>0.734925169972752</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2022</v>
       </c>
       <c r="B9" t="n">
-        <v>0.6192490977980833</v>
+        <v>0.48815636486307</v>
       </c>
       <c r="C9" t="n">
-        <v>1</v>
+        <v>0.997702284009069</v>
       </c>
       <c r="D9" t="n">
-        <v>0.6225446475814047</v>
+        <v>0.629007498770925</v>
       </c>
       <c r="E9" t="n">
-        <v>0.7815578444923255</v>
+        <v>0.621805070242592</v>
       </c>
       <c r="F9" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.805368735261316</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.1131648434553</v>
       </c>
       <c r="I9" t="n">
-        <v>0.1768917029429035</v>
+        <v>0.0953090339245857</v>
       </c>
       <c r="J9" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.363472872313277</v>
       </c>
       <c r="K9" t="n">
-        <v>0.6827906656533402</v>
+        <v>0.703916221754145</v>
       </c>
       <c r="L9" t="n">
-        <v>0.5219968171368969</v>
+        <v>0.3931912191806</v>
       </c>
       <c r="M9" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.663012092026508</v>
       </c>
       <c r="N9" t="n">
-        <v>0.4679573014186297</v>
+        <v>0.469016043082897</v>
       </c>
       <c r="O9" t="n">
-        <v>0.8481170643500138</v>
+        <v>0.736215668997918</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2023</v>
       </c>
       <c r="B10" t="n">
-        <v>0.6192490977980833</v>
+        <v>0.499669759039298</v>
       </c>
       <c r="C10" t="n">
-        <v>1</v>
+        <v>0.997702284009069</v>
       </c>
       <c r="D10" t="n">
-        <v>0.6225446475814047</v>
+        <v>0.606924231299517</v>
       </c>
       <c r="E10" t="n">
-        <v>0.7815578444923255</v>
+        <v>0.620578759742608</v>
       </c>
       <c r="F10" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.791206029069598</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.1131648434553</v>
       </c>
       <c r="I10" t="n">
-        <v>0.1768917029429035</v>
+        <v>0.09569285662794449</v>
       </c>
       <c r="J10" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.363472872313277</v>
       </c>
       <c r="K10" t="n">
-        <v>0.6827906656533402</v>
+        <v>0.704454620344575</v>
       </c>
       <c r="L10" t="n">
-        <v>0.5219968171368969</v>
+        <v>0.387960318451022</v>
       </c>
       <c r="M10" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.652002276497877</v>
       </c>
       <c r="N10" t="n">
-        <v>0.4679573014186297</v>
+        <v>0.474523115767614</v>
       </c>
       <c r="O10" t="n">
-        <v>0.8481170643500138</v>
+        <v>0.749790129927621</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2024</v>
       </c>
       <c r="B11" t="n">
-        <v>0.6192490977980833</v>
+        <v>0.505670434774416</v>
       </c>
       <c r="C11" t="n">
-        <v>1</v>
+        <v>0.997004853398609</v>
       </c>
       <c r="D11" t="n">
-        <v>0.6225446475814047</v>
+        <v>0.608674486430826</v>
       </c>
       <c r="E11" t="n">
-        <v>0.7815578444923255</v>
+        <v>0.60983411600009</v>
       </c>
       <c r="F11" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.8359127907274601</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.1131648434553</v>
       </c>
       <c r="I11" t="n">
-        <v>0.1768917029429035</v>
+        <v>0.09569285662794449</v>
       </c>
       <c r="J11" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.363472872313277</v>
       </c>
       <c r="K11" t="n">
-        <v>0.6827906656533402</v>
+        <v>0.686899147333124</v>
       </c>
       <c r="L11" t="n">
-        <v>0.5219968171368969</v>
+        <v>0.392370141173851</v>
       </c>
       <c r="M11" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.640401173747555</v>
       </c>
       <c r="N11" t="n">
-        <v>0.4679573014186297</v>
+        <v>0.487977251949294</v>
       </c>
       <c r="O11" t="n">
-        <v>0.8481170643500138</v>
+        <v>0.758186858863368</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2025</v>
       </c>
       <c r="B12" t="n">
-        <v>0.6192490977980833</v>
+        <v>0.495727141416547</v>
       </c>
       <c r="C12" t="n">
-        <v>1</v>
+        <v>0.996805270832325</v>
       </c>
       <c r="D12" t="n">
-        <v>0.6225446475814047</v>
+        <v>0.600114535568265</v>
       </c>
       <c r="E12" t="n">
-        <v>0.7815578444923255</v>
+        <v>0.608933090523294</v>
       </c>
       <c r="F12" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.8358283693838821</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.1131648434553</v>
       </c>
       <c r="I12" t="n">
-        <v>0.1768917029429035</v>
+        <v>0.0951542074832054</v>
       </c>
       <c r="J12" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.363472872313277</v>
       </c>
       <c r="K12" t="n">
-        <v>0.6827906656533402</v>
+        <v>0.675123304256848</v>
       </c>
       <c r="L12" t="n">
-        <v>0.5219968171368969</v>
+        <v>0.396912393318183</v>
       </c>
       <c r="M12" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.647117080469914</v>
       </c>
       <c r="N12" t="n">
-        <v>0.4679573014186297</v>
+        <v>0.514282713389439</v>
       </c>
       <c r="O12" t="n">
-        <v>0.8481170643500138</v>
+        <v>0.7622110009102659</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2026</v>
       </c>
       <c r="B13" t="n">
-        <v>0.6192490977980833</v>
+        <v>0.495727141416547</v>
       </c>
       <c r="C13" t="n">
-        <v>1</v>
+        <v>0.996805270832325</v>
       </c>
       <c r="D13" t="n">
-        <v>0.6225446475814047</v>
+        <v>0.600114535568265</v>
       </c>
       <c r="E13" t="n">
-        <v>0.7815578444923255</v>
+        <v>0.608933090523294</v>
       </c>
       <c r="F13" t="n">
-        <v>0.8553614701130856</v>
+        <v>0.8358283693838821</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>0.1483113069016153</v>
+        <v>0.1131648434553</v>
       </c>
       <c r="I13" t="n">
-        <v>0.1768917029429035</v>
+        <v>0.0951542074832054</v>
       </c>
       <c r="J13" t="n">
-        <v>0.2479338842975207</v>
+        <v>0.363472872313277</v>
       </c>
       <c r="K13" t="n">
-        <v>0.6827906656533402</v>
+        <v>0.675123304256848</v>
       </c>
       <c r="L13" t="n">
-        <v>0.5219968171368969</v>
+        <v>0.396912393318183</v>
       </c>
       <c r="M13" t="n">
-        <v>0.7599143563343251</v>
+        <v>0.647117080469914</v>
       </c>
       <c r="N13" t="n">
-        <v>0.4679573014186297</v>
+        <v>0.514282713389439</v>
       </c>
       <c r="O13" t="n">
-        <v>0.8481170643500138</v>
+        <v>0.7622110009102659</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Jahr</t>
@@ -1190,751 +1190,703 @@
         <is>
           <t>Photovoltaik</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Abfall</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Windenergie</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Sonstige konventionelle Energien</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2015</v>
       </c>
       <c r="B2" t="n">
-        <v>0.0216800367661446</v>
+        <v>0.05598849</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>0.09860277674123941</v>
+        <v>0.03383985</v>
       </c>
       <c r="E2" t="n">
-        <v>0.164348396277746</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.13285948</v>
+      </c>
+      <c r="F2" t="n">
+        <v>0.01013015</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I2" t="n">
-        <v>0.0008781920758241103</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00291555</v>
+      </c>
+      <c r="J2" t="n">
+        <v>0.00095237</v>
       </c>
       <c r="K2" t="n">
-        <v>0.002830986807558133</v>
+        <v>0.04345957</v>
       </c>
       <c r="L2" t="n">
-        <v>0.007829376160766607</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03574396</v>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N2" t="n">
-        <v>0.01693361882689854</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.0337316</v>
+      </c>
+      <c r="O2" t="n">
+        <v>0.01420183</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2016</v>
       </c>
       <c r="B3" t="n">
-        <v>0.02162582478797054</v>
+        <v>0.05409363</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>0.03655542410607249</v>
+        <v>0.03423699</v>
       </c>
       <c r="E3" t="n">
-        <v>0.1274636910571474</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.13668109</v>
+      </c>
+      <c r="F3" t="n">
+        <v>0.01009292</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I3" t="n">
-        <v>0.0008230114752660207</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00291266</v>
+      </c>
+      <c r="J3" t="n">
+        <v>0.00095237</v>
       </c>
       <c r="K3" t="n">
-        <v>0.002803647062811654</v>
+        <v>0.03802714</v>
       </c>
       <c r="L3" t="n">
-        <v>0.007838646074598608</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03630734</v>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N3" t="n">
-        <v>0.01932246001643043</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.03466479</v>
+      </c>
+      <c r="O3" t="n">
+        <v>0.01405874</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2017</v>
       </c>
       <c r="B4" t="n">
-        <v>0.02158700885066057</v>
+        <v>0.053328</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>0.03871067375002624</v>
+        <v>0.03442524</v>
       </c>
       <c r="E4" t="n">
-        <v>0.1309939069119871</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.13668109</v>
+      </c>
+      <c r="F4" t="n">
+        <v>0.01006373</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I4" t="n">
-        <v>0.0008401138142748922</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00300881</v>
+      </c>
+      <c r="J4" t="n">
+        <v>0.00095001</v>
       </c>
       <c r="K4" t="n">
-        <v>0.003097778773486012</v>
+        <v>0.04004109</v>
       </c>
       <c r="L4" t="n">
-        <v>0.007826227772231945</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03625372</v>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N4" t="n">
-        <v>0.01854013253055208</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.03520592</v>
+      </c>
+      <c r="O4" t="n">
+        <v>0.01364748</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2018</v>
       </c>
       <c r="B5" t="n">
-        <v>0.02190927626880173</v>
+        <v>0.05227302</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>0.03887885457598868</v>
+        <v>0.03376861</v>
       </c>
       <c r="E5" t="n">
-        <v>0.1309939069119871</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.13668109</v>
+      </c>
+      <c r="F5" t="n">
+        <v>0.01000119</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I5" t="n">
-        <v>0.0008250526730317458</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00299807</v>
+      </c>
+      <c r="J5" t="n">
+        <v>0.00095001</v>
       </c>
       <c r="K5" t="n">
-        <v>0.003076446482345067</v>
+        <v>0.0417831</v>
       </c>
       <c r="L5" t="n">
-        <v>0.00778089623315818</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03618207</v>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N5" t="n">
-        <v>0.01819392343446487</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.03554663</v>
+      </c>
+      <c r="O5" t="n">
+        <v>0.01361298</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2019</v>
       </c>
       <c r="B6" t="n">
-        <v>0.02182531922641823</v>
+        <v>0.05180049</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>0.03756986829007663</v>
+        <v>0.03415654</v>
       </c>
       <c r="E6" t="n">
-        <v>0.1309939069119871</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.14390829</v>
+      </c>
+      <c r="F6" t="n">
+        <v>0.009991720000000001</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I6" t="n">
-        <v>0.0007838419138081923</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00299632</v>
+      </c>
+      <c r="J6" t="n">
+        <v>0.00095001</v>
       </c>
       <c r="K6" t="n">
-        <v>0.003067173905060737</v>
+        <v>0.03955814</v>
       </c>
       <c r="L6" t="n">
-        <v>0.007863032729564524</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03703582</v>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N6" t="n">
-        <v>0.01796202537588134</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.0354664</v>
+      </c>
+      <c r="O6" t="n">
+        <v>0.01329966</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2020</v>
       </c>
       <c r="B7" t="n">
-        <v>0.02182531922641823</v>
+        <v>0.05113857</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>0.03756986829007663</v>
+        <v>0.03446356</v>
       </c>
       <c r="E7" t="n">
-        <v>0.1376500385420108</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.14431937</v>
+      </c>
+      <c r="F7" t="n">
+        <v>0.009973289999999999</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I7" t="n">
-        <v>0.0007838419138081923</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00307129</v>
+      </c>
+      <c r="J7" t="n">
+        <v>0.00094353</v>
       </c>
       <c r="K7" t="n">
-        <v>0.003067173905060737</v>
+        <v>0.04152106</v>
       </c>
       <c r="L7" t="n">
-        <v>0.00786301901075924</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03617582</v>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N7" t="n">
-        <v>0.01796202537588134</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.03704267</v>
+      </c>
+      <c r="O7" t="n">
+        <v>0.008897830000000001</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2021</v>
       </c>
       <c r="B8" t="n">
-        <v>0.02182531922641823</v>
+        <v>0.05077047</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>0.03756986829007663</v>
+        <v>0.0331422</v>
       </c>
       <c r="E8" t="n">
-        <v>0.1376500385420108</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.17893506</v>
+      </c>
+      <c r="F8" t="n">
+        <v>0.00994487</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I8" t="n">
-        <v>0.0007838419138081923</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00318578</v>
+      </c>
+      <c r="J8" t="n">
+        <v>0.00094353</v>
       </c>
       <c r="K8" t="n">
-        <v>0.003067173905060737</v>
+        <v>0.037979</v>
       </c>
       <c r="L8" t="n">
-        <v>0.00786301901075924</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03438384</v>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N8" t="n">
-        <v>0.01796202537588134</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.03638691</v>
+      </c>
+      <c r="O8" t="n">
+        <v>0.008634060000000001</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2022</v>
       </c>
       <c r="B9" t="n">
-        <v>0.02182531922641823</v>
+        <v>0.05071289</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>0.03756986829007663</v>
+        <v>0.03282589</v>
       </c>
       <c r="E9" t="n">
-        <v>0.1376500385420108</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.17893506</v>
+      </c>
+      <c r="F9" t="n">
+        <v>0.00993135</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I9" t="n">
-        <v>0.0007838419138081923</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00301737</v>
+      </c>
+      <c r="J9" t="n">
+        <v>0.00094353</v>
       </c>
       <c r="K9" t="n">
-        <v>0.003067173905060737</v>
+        <v>0.03693898</v>
       </c>
       <c r="L9" t="n">
-        <v>0.00786301901075924</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03243641</v>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N9" t="n">
-        <v>0.01796202537588134</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.03865516</v>
+      </c>
+      <c r="O9" t="n">
+        <v>0.008324929999999999</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2023</v>
       </c>
       <c r="B10" t="n">
-        <v>0.02182531922641823</v>
+        <v>0.05060164</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>0.03756986829007663</v>
+        <v>0.03101828</v>
       </c>
       <c r="E10" t="n">
-        <v>0.1376500385420108</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.17893506</v>
+      </c>
+      <c r="F10" t="n">
+        <v>0.0130082</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I10" t="n">
-        <v>0.0007838419138081923</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00301708</v>
+      </c>
+      <c r="J10" t="n">
+        <v>0.00094353</v>
       </c>
       <c r="K10" t="n">
-        <v>0.003067173905060737</v>
+        <v>0.03808653</v>
       </c>
       <c r="L10" t="n">
-        <v>0.00786301901075924</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03108561</v>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N10" t="n">
-        <v>0.01796202537588134</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.04030848</v>
+      </c>
+      <c r="O10" t="n">
+        <v>0.00743089</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2024</v>
       </c>
       <c r="B11" t="n">
-        <v>0.02182531922641823</v>
+        <v>0.05017061</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>0.03756986829007663</v>
+        <v>0.03107807</v>
       </c>
       <c r="E11" t="n">
-        <v>0.1376500385420108</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00166454</v>
+      </c>
+      <c r="F11" t="n">
+        <v>0.01317692</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I11" t="n">
-        <v>0.0007838419138081923</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00301676</v>
+      </c>
+      <c r="J11" t="n">
+        <v>0.00092402</v>
       </c>
       <c r="K11" t="n">
-        <v>0.003067173905060737</v>
+        <v>0.03766419</v>
       </c>
       <c r="L11" t="n">
-        <v>0.00786301901075924</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.03136171</v>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N11" t="n">
-        <v>0.01796202537588134</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.04350177</v>
+      </c>
+      <c r="O11" t="n">
+        <v>0.00753847</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2025</v>
       </c>
       <c r="B12" t="n">
-        <v>0.02182531922641823</v>
+        <v>0.04966741</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>0.03756986829007663</v>
+        <v>0.03091593</v>
       </c>
       <c r="E12" t="n">
-        <v>0.1376500385420108</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00166696</v>
+      </c>
+      <c r="F12" t="n">
+        <v>0.0131961</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I12" t="n">
-        <v>0.0007838419138081923</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.0030166</v>
+      </c>
+      <c r="J12" t="n">
+        <v>0.00092402</v>
       </c>
       <c r="K12" t="n">
-        <v>0.003067173905060737</v>
+        <v>0.03395987</v>
       </c>
       <c r="L12" t="n">
-        <v>0.00786301901075924</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.02894978</v>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N12" t="n">
-        <v>0.01796202537588134</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.05011299</v>
+      </c>
+      <c r="O12" t="n">
+        <v>0.00762817</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2026</v>
       </c>
       <c r="B13" t="n">
-        <v>0.02182531922641823</v>
+        <v>0.04966741</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>0.03756986829007663</v>
+        <v>0.03091593</v>
       </c>
       <c r="E13" t="n">
-        <v>0.1376500385420108</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.00166696</v>
+      </c>
+      <c r="F13" t="n">
+        <v>0.0131961</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>n. v.</t>
         </is>
       </c>
       <c r="I13" t="n">
-        <v>0.0007838419138081923</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.0030166</v>
+      </c>
+      <c r="J13" t="n">
+        <v>0.00092402</v>
       </c>
       <c r="K13" t="n">
-        <v>0.003067173905060737</v>
+        <v>0.03395987</v>
       </c>
       <c r="L13" t="n">
-        <v>0.00786301901075924</v>
-[...2 lines deleted...]
-        <v>0.06913379422529484</v>
+        <v>0.02894978</v>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>n. v.</t>
+        </is>
       </c>
       <c r="N13" t="n">
-        <v>0.01796202537588134</v>
-[...4 lines deleted...]
-        </is>
+        <v>0.05011299</v>
+      </c>
+      <c r="O13" t="n">
+        <v>0.00762817</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Jahr</t>
@@ -2031,242 +1983,334 @@
         <v>2025</v>
       </c>
       <c r="B12" t="n">
         <v>0.6417274790913944</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2026</v>
       </c>
       <c r="B13" t="n">
         <v>0.6417274790913944</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Jahr</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Windenergie</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Photovoltaik</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Wasserkraft (Laufwasser) / Wasserspeicher</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2015</v>
       </c>
       <c r="B2" t="n">
-        <v>1.109981783873702</v>
+        <v>4.91189679647571</v>
       </c>
       <c r="C2" t="n">
-        <v>0.7227220440708557</v>
+        <v>1.0099805742112</v>
       </c>
       <c r="D2" t="n">
-        <v>1.217125299028786</v>
+        <v>1.04060893804167</v>
+      </c>
+      <c r="E2" t="n">
+        <v>0.93917791236292</v>
+      </c>
+      <c r="F2" t="n">
+        <v>0.938872909131296</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2016</v>
       </c>
       <c r="B3" t="n">
-        <v>1.067381147093795</v>
+        <v>2.44570792108092</v>
       </c>
       <c r="C3" t="n">
-        <v>0.7384000259486172</v>
+        <v>1.02882814925238</v>
       </c>
       <c r="D3" t="n">
-        <v>1.145016290158924</v>
+        <v>1.01384223795347</v>
+      </c>
+      <c r="E3" t="n">
+        <v>0.931820282131201</v>
+      </c>
+      <c r="F3" t="n">
+        <v>0.9466024833857</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2017</v>
       </c>
       <c r="B4" t="n">
-        <v>1.00365379053304</v>
+        <v>2.05400793679612</v>
       </c>
       <c r="C4" t="n">
-        <v>0.7068524453826738</v>
+        <v>0.979364362380044</v>
       </c>
       <c r="D4" t="n">
-        <v>1.147700262527602</v>
+        <v>0.998676176520239</v>
+      </c>
+      <c r="E4" t="n">
+        <v>0.922902102217336</v>
+      </c>
+      <c r="F4" t="n">
+        <v>0.90920192433559</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2018</v>
       </c>
       <c r="B5" t="n">
-        <v>0.9709731422131431</v>
+        <v>2.02069559573321</v>
       </c>
       <c r="C5" t="n">
-        <v>0.7404961647684815</v>
+        <v>1.01295164359209</v>
       </c>
       <c r="D5" t="n">
-        <v>1.12423579131522</v>
+        <v>1.02052838338281</v>
+      </c>
+      <c r="E5" t="n">
+        <v>0.940219199338909</v>
+      </c>
+      <c r="F5" t="n">
+        <v>0.872436691192042</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2019</v>
       </c>
       <c r="B6" t="n">
-        <v>0.9623643254850005</v>
+        <v>2.30501935233966</v>
       </c>
       <c r="C6" t="n">
-        <v>0.7185227249813719</v>
+        <v>0.974184369945995</v>
       </c>
       <c r="D6" t="n">
-        <v>1.245427015365649</v>
+        <v>1.01593114376558</v>
+      </c>
+      <c r="E6" t="n">
+        <v>0.951998777658111</v>
+      </c>
+      <c r="F6" t="n">
+        <v>0.867502564139996</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2020</v>
       </c>
       <c r="B7" t="n">
-        <v>0.9698008321929795</v>
+        <v>1.5518573440949</v>
       </c>
       <c r="C7" t="n">
-        <v>0.7314761982723698</v>
+        <v>0.968075753332425</v>
       </c>
       <c r="D7" t="n">
-        <v>0.9209842433135135</v>
+        <v>1.00873666990977</v>
+      </c>
+      <c r="E7" t="n">
+        <v>0.967356751155978</v>
+      </c>
+      <c r="F7" t="n">
+        <v>0.953821562719243</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2021</v>
       </c>
       <c r="B8" t="n">
-        <v>0.984913348181827</v>
+        <v>1.50508665511162</v>
       </c>
       <c r="C8" t="n">
-        <v>0.7027044028465778</v>
+        <v>0.964419220964278</v>
       </c>
       <c r="D8" t="n">
-        <v>0.9697579236717515</v>
+        <v>0.996652383383633</v>
+      </c>
+      <c r="E8" t="n">
+        <v>0.956104962167594</v>
+      </c>
+      <c r="F8" t="n">
+        <v>0.914587315319474</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2022</v>
       </c>
       <c r="B9" t="n">
-        <v>1.016895710390487</v>
+        <v>1.3841134728162</v>
       </c>
       <c r="C9" t="n">
-        <v>0.7644321714333162</v>
+        <v>1.00977097985936</v>
       </c>
       <c r="D9" t="n">
-        <v>0.9050742321211388</v>
+        <v>0.993950413235681</v>
+      </c>
+      <c r="E9" t="n">
+        <v>0.959723273831675</v>
+      </c>
+      <c r="F9" t="n">
+        <v>0.908057307658127</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2023</v>
       </c>
       <c r="B10" t="n">
-        <v>1.001842428228276</v>
+        <v>2.34665084506397</v>
       </c>
       <c r="C10" t="n">
-        <v>0.740239120601128</v>
+        <v>1.02053459010787</v>
       </c>
       <c r="D10" t="n">
-        <v>0.9308770371057571</v>
+        <v>0.980060471128497</v>
+      </c>
+      <c r="E10" t="n">
+        <v>0.913666282378748</v>
+      </c>
+      <c r="F10" t="n">
+        <v>0.878818267926767</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2024</v>
       </c>
       <c r="B11" t="n">
-        <v>1.001842428228276</v>
+        <v>2.46006070007775</v>
       </c>
       <c r="C11" t="n">
-        <v>0.740239120601128</v>
+        <v>1.01796579864421</v>
       </c>
       <c r="D11" t="n">
-        <v>0.9308770371057571</v>
+        <v>0.990966047623951</v>
+      </c>
+      <c r="E11" t="n">
+        <v>0.943879648937432</v>
+      </c>
+      <c r="F11" t="n">
+        <v>0.937977874852295</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2025</v>
       </c>
       <c r="B12" t="n">
-        <v>1.001842428228276</v>
+        <v>2.01091696983931</v>
       </c>
       <c r="C12" t="n">
-        <v>0.740239120601128</v>
+        <v>1.0373729905463</v>
       </c>
       <c r="D12" t="n">
-        <v>0.9308770371057571</v>
+        <v>0.985024962603237</v>
+      </c>
+      <c r="E12" t="n">
+        <v>0.936150224578419</v>
+      </c>
+      <c r="F12" t="n">
+        <v>1.31433568935093</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2026</v>
       </c>
       <c r="B13" t="n">
-        <v>1.001842428228276</v>
+        <v>1.94136572858177</v>
       </c>
       <c r="C13" t="n">
-        <v>0.740239120601128</v>
+        <v>1.01001271602441</v>
       </c>
       <c r="D13" t="n">
-        <v>0.9308770371057571</v>
+        <v>0.989330855595</v>
+      </c>
+      <c r="E13" t="n">
+        <v>0.941904878378774</v>
+      </c>
+      <c r="F13" t="n">
+        <v>1.31433568935093</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B14" t="n">
+        <v>1.94136572858177</v>
+      </c>
+      <c r="C14" t="n">
+        <v>1.01001271602441</v>
+      </c>
+      <c r="D14" t="n">
+        <v>0.989330855595</v>
+      </c>
+      <c r="E14" t="n">
+        <v>0.941904878378774</v>
+      </c>
+      <c r="F14" t="n">
+        <v>1.31433568935093</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>